--- v0 (2026-02-09)
+++ v1 (2026-04-18)
@@ -54,219 +54,219 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>PODER EXECUTIVO - P. E</t>
   </si>
   <si>
-    <t>https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/4/p.l.c._no_06-2023.pdf</t>
+    <t>http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/4/p.l.c._no_06-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Nº 06/2023."Dispõe sobre a regulamentação do disposto no § 30 do art. 8º  da Lei nº 14. 133, de 1º de abril de 2021, para dispor sobre as regras para a atuação do agente de contratação/pregoeiro e da equipe de apoio, o funcionamento da comissão de contratação e a atuação dos gestores e fiscais de contratos, no âmbito da administração pública municipal direta e indireta e dá outras providências. "</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/5/p.l.c._no_07-2023.pdf</t>
+    <t>http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/5/p.l.c._no_07-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Nº 07/2023, "Altera a Lei Complementar Municipal  nº  031/2022 que dispõe sobre quadro geral de servidores do Município de Porangatu-Go e dá outras Providências."</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/6/p.l.c._no_08-2023.pdf</t>
+    <t>http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/6/p.l.c._no_08-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Nº 08/2023, "Altera a Lei Municipal Nº 1.354/90 e suas alterações posteriores, que dispõe sobre quadro geral dos servidores do Município de Porangatu - GO e outras providências."</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/7/p.l.c._no_09-2023.pdf</t>
+    <t>http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/7/p.l.c._no_09-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Nº 09/2023. "Altera a Lei Complementar Municipal Nº 23/2019 que dispõe sobre código de Obra do Município de Porangatu e outras Providências."</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>R.I</t>
   </si>
   <si>
     <t>Requerimento de Indicação</t>
   </si>
   <si>
     <t>GERALDO RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/15/r.i._no_29-2023.pdf</t>
+    <t>http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/15/r.i._no_29-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de Indicação Nº 29/2023, Requer a Mesa Diretora, envio de Expediente à Chefe do Executivo Municipal Solicitando Cascalhamento, Patrolamento e Abertura de Rua que liga a rua 03 Qd: A- Setor Pilão de Pedra ao Setor Morada Nova deste município.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/16/r.i_no_30-2023.pdf</t>
+    <t>http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/16/r.i_no_30-2023.pdf</t>
   </si>
   <si>
     <t>R.I nº 30/2023 Requer a Mesa Diretora, que após ouvir o Plenário seja expedido MOÇÃO DE APLAUSOS para a equipe da secretaria de Cultura e Turismo de Porangatu em nome da Secretária Dayane Cecci.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>EDMILSON ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/17/r._i._no_31-2023.pdf</t>
+    <t>http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/17/r._i._no_31-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de Indicação Nº 31/2023, Requer a Mesa Diretora, que após ouvir o Plenário seja feita Adaptação, ou Construção de Banheiros (Feminino e Masculino) com Acessibilidade para pessoas cadeirantes no prédio da Câmara Municipal de Porangatu.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>CRISTHIAN CHAGAS</t>
   </si>
   <si>
-    <t>https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/18/r.i_no_32-2023.pdf</t>
+    <t>http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/18/r.i_no_32-2023.pdf</t>
   </si>
   <si>
     <t>R.I nº 32/2023 solicitando a realização de leilão de lotes de propriedade da Prefeitura e que se encontram sem utilização, a fim de que os recursos obtidos sejam revertidos para a conclusão das três creches dos setores Jardim Brasília, Flamboyant e Rua do Ribeirão.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>P.L.L</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>CLODOALDO SANTINELO</t>
   </si>
   <si>
-    <t>https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/3/projeto_de_lei_legislativo_no_19-2023.pdf</t>
+    <t>http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/3/projeto_de_lei_legislativo_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo Nº 19/2023, Dá nome a Praça Pública localizada no Município de Porangatu-GO</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>P.L.E</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_no_20-2023.pdf</t>
+    <t>http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 20/2023, Autoriza a Chefe do Poder Executivo firmar, em nome do Município de Porangatu, convênios de parceria com a FACULDADE DO NORTE GOIANO-FNG para implantação da CLINICA ESCOLA VETERINÁRIA e dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_odinaria_21-2023.pdf</t>
+    <t>http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_odinaria_21-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  Nº 21/2023, "Promove adequação do valor dos vencimentos pagos pelo Município ao novo valor do salário Mínimo e dá outras providências."</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/13/p.l.e._no_22-2023.pdf</t>
+    <t>http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/13/p.l.e._no_22-2023.pdf</t>
   </si>
   <si>
     <t>P.L.E. Nº 22/2023, Autoriza a Chefe do Poder Excecutivo firmar, em nome do Município de Porangatu, convênios de parceria com a FACULDADE DO NORTE GOIANO-FNG para implantação da CLINICA ESCOLA VETERINÁRIA e dá outras providências.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/14/ple_no_23-2023.pdf</t>
+    <t>http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/14/ple_no_23-2023.pdf</t>
   </si>
   <si>
     <t>PLE nº 23/2023 "Promove adequação do valor dos vencimentos pagos pelo Município ao novo valor do salário mínimo e da outras  providências"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -573,68 +573,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/4/p.l.c._no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/5/p.l.c._no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/6/p.l.c._no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/7/p.l.c._no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/15/r.i._no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/16/r.i_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/17/r._i._no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/18/r.i_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/3/projeto_de_lei_legislativo_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_odinaria_21-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/13/p.l.e._no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/14/ple_no_23-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/4/p.l.c._no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/5/p.l.c._no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/6/p.l.c._no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/7/p.l.c._no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/15/r.i._no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/16/r.i_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/17/r._i._no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/18/r.i_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/3/projeto_de_lei_legislativo_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_odinaria_21-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/13/p.l.e._no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.porangatu.go.leg.br/media/sapl/public/materialegislativa/2023/14/ple_no_23-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>